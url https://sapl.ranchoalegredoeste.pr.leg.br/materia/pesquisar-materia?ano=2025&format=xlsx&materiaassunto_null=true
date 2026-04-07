--- v0 (2025-12-21)
+++ v1 (2026-04-07)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/374/lei_no_966-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/374/lei_no_966-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DO ORÇAMENTO RPPS MUNICIPAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/375/lei_no_967-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/375/lei_no_967-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>Poder Legislativo - PLEG</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/376/lei_no_968-09-202_-__a_proibicao_de__queima_e_soltura__de_fogos_de_artificio.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/376/lei_no_968-09-202_-__a_proibicao_de__queima_e_soltura__de_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS DE ALTO IMPACTO/ESTAMPIDOS, SONORO, RUIDOSO QUE CAUSEM POLUIÇÃO SONORA NO MUNICÍPIO DE RANCHO ALEGRE D’OESTE – PARANÁ</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/377/lei_no_969-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/377/lei_no_969-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/427/lei_no_998-09-2025_-_disciplina_a_poda_e_o_corte_de_arvores_e_estabelece_a_forma_de_descarte_de_lixo_verde_entulhos_e_moveis.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/427/lei_no_998-09-2025_-_disciplina_a_poda_e_o_corte_de_arvores_e_estabelece_a_forma_de_descarte_de_lixo_verde_entulhos_e_moveis.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PODA E CORTE DE ÁRVORES NO MUNICÍPIO DE RANCHO ALEGRE D’OESTE, ASSIM COMO ESTABELECE A FORMA DE DESCARTE DE LIXO VERDE, ENTULHOS E MÓVEIS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/359/portaria_no_012-09-2025_-_fiscal_de_contrato.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/359/portaria_no_012-09-2025_-_fiscal_de_contrato.pdf</t>
   </si>
   <si>
     <t>DESIGNAR O SERVIDOR: ROBERTO ALVES PEREIRA – CPF 575.767.429-68, PARA DESEMPENHO DA FUNÇÃO DE GESTOR E FISCAL DE CONTRATOS FIRMADOS ENTRE A CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE E EMPRESAS VENCEDORAS DE PROCEDIMENTOS LICITATÓRIOS E DE CONTRATAÇÕES DIRETAS</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_no_283-09-2025_-_regulamenta_a_aplicacao_da_lei__no_13.709_de_14_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_no_283-09-2025_-_regulamenta_a_aplicacao_da_lei__no_13.709_de_14_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI Nº 13.709, DE 14 DE AGOSTO DE 2018 – LGPD, NO ÂMBITO DA CÂMARA MUNICIPAL DE RANCHO ALEGRE   D’OESTE/PR, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/379/resolucao_no_284-09-2025_-_regulamenta_a__lei_federal__no_14.129_governo_digital_de_29_de_marco_de_2021.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/379/resolucao_no_284-09-2025_-_regulamenta_a__lei_federal__no_14.129_governo_digital_de_29_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.129/2021 (GOVERNO DIGITAL), DE 29 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/380/resolucao_no_285-09-2025_-_regulamenta__o_acesso_as_informacoes_publicas_pelo_cidadao_no_ambito_do_poder_legislativo_municipal.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/380/resolucao_no_285-09-2025_-_regulamenta__o_acesso_as_informacoes_publicas_pelo_cidadao_no_ambito_do_poder_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO ÀS INFORMAÇÕES PÚBLICAS PELO CIDADÃO NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE RANCHO ALEGRE D’OESTE/PR., E CRIA NORMAS DE PROCEDIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -513,68 +513,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/374/lei_no_966-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/375/lei_no_967-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/376/lei_no_968-09-202_-__a_proibicao_de__queima_e_soltura__de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/377/lei_no_969-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/427/lei_no_998-09-2025_-_disciplina_a_poda_e_o_corte_de_arvores_e_estabelece_a_forma_de_descarte_de_lixo_verde_entulhos_e_moveis.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/359/portaria_no_012-09-2025_-_fiscal_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_no_283-09-2025_-_regulamenta_a_aplicacao_da_lei__no_13.709_de_14_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/379/resolucao_no_284-09-2025_-_regulamenta_a__lei_federal__no_14.129_governo_digital_de_29_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/380/resolucao_no_285-09-2025_-_regulamenta__o_acesso_as_informacoes_publicas_pelo_cidadao_no_ambito_do_poder_legislativo_municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/374/lei_no_966-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/375/lei_no_967-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/376/lei_no_968-09-202_-__a_proibicao_de__queima_e_soltura__de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/377/lei_no_969-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/427/lei_no_998-09-2025_-_disciplina_a_poda_e_o_corte_de_arvores_e_estabelece_a_forma_de_descarte_de_lixo_verde_entulhos_e_moveis.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/359/portaria_no_012-09-2025_-_fiscal_de_contrato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/378/resolucao_no_283-09-2025_-_regulamenta_a_aplicacao_da_lei__no_13.709_de_14_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/379/resolucao_no_284-09-2025_-_regulamenta_a__lei_federal__no_14.129_governo_digital_de_29_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/380/resolucao_no_285-09-2025_-_regulamenta__o_acesso_as_informacoes_publicas_pelo_cidadao_no_ambito_do_poder_legislativo_municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>