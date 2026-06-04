--- v1 (2026-02-06)
+++ v2 (2026-06-04)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/360/lei_no_956-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/360/lei_no_956-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/361/lei_no_957-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/361/lei_no_957-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/366/lei_no_960-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/366/lei_no_960-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/367/lei_no_961-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/367/lei_no_961-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/368/lei_no_962-09-2025_-_decreto_suplementar_especial_rpps.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/368/lei_no_962-09-2025_-_decreto_suplementar_especial_rpps.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DO ORÇAMENTO RPPS MUNICIPAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/369/lei_no_963-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/369/lei_no_963-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/387/lei_no_972-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/387/lei_no_972-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/391/lei_no_973-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/391/lei_no_973-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/392/lei_no_974-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/392/lei_no_974-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/393/lei_no_975-09-2025_-_decreto_suplementar_especial_rpps_municipal.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/393/lei_no_975-09-2025_-_decreto_suplementar_especial_rpps_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR  DO ORÇAMENTO RPPS MUNICIPAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/396/lei_no_978-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/396/lei_no_978-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/397/lei_no_979-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/397/lei_no_979-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/398/lei_no_980-09-2025_-_decreto_suplementar_especial..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/398/lei_no_980-09-2025_-_decreto_suplementar_especial..pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/399/lei_no_983-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/399/lei_no_983-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/400/lei_no_984-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/400/lei_no_984-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/401/lei_no_985-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/401/lei_no_985-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_991-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_991-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/411/lei_no_992-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/411/lei_no_992-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/412/lei_no_993-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/412/lei_no_993-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/413/lei_no_994-09-2025_-_decreto_suplementar_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/413/lei_no_994-09-2025_-_decreto_suplementar_especial.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Poder Legislativo - PLEG</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/390/resolucao_no_286-09-2025-_suplementacao.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/390/resolucao_no_286-09-2025-_suplementacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/425/decreto_legislativo_no_002-2025_-_publicacao.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/425/decreto_legislativo_no_002-2025_-_publicacao.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -636,68 +636,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/360/lei_no_956-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/361/lei_no_957-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/366/lei_no_960-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/367/lei_no_961-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/368/lei_no_962-09-2025_-_decreto_suplementar_especial_rpps.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/369/lei_no_963-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/387/lei_no_972-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/391/lei_no_973-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/392/lei_no_974-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/393/lei_no_975-09-2025_-_decreto_suplementar_especial_rpps_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/396/lei_no_978-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/397/lei_no_979-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/398/lei_no_980-09-2025_-_decreto_suplementar_especial..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/399/lei_no_983-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/400/lei_no_984-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/401/lei_no_985-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_991-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/411/lei_no_992-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/412/lei_no_993-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/413/lei_no_994-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/390/resolucao_no_286-09-2025-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/425/decreto_legislativo_no_002-2025_-_publicacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/360/lei_no_956-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/361/lei_no_957-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/366/lei_no_960-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/367/lei_no_961-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/368/lei_no_962-09-2025_-_decreto_suplementar_especial_rpps.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/369/lei_no_963-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/387/lei_no_972-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/391/lei_no_973-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/392/lei_no_974-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/393/lei_no_975-09-2025_-_decreto_suplementar_especial_rpps_municipal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/396/lei_no_978-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/397/lei_no_979-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/398/lei_no_980-09-2025_-_decreto_suplementar_especial..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/399/lei_no_983-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/400/lei_no_984-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/401/lei_no_985-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/410/lei_no_991-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/411/lei_no_992-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/412/lei_no_993-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/413/lei_no_994-09-2025_-_decreto_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/390/resolucao_no_286-09-2025-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/425/decreto_legislativo_no_002-2025_-_publicacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="139.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>