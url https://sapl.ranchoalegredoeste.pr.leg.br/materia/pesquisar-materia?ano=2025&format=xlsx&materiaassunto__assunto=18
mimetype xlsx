--- v1 (2025-12-23)
+++ v2 (2026-04-07)
@@ -54,147 +54,147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>Poder Legislativo - PLEG</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/358/portaria_no_011-09-2025_-_expediente_carnaval.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/358/portaria_no_011-09-2025_-_expediente_carnaval.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE NOS DIAS 3, 4 E 5 DE MARÇO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/371/portaria_no_013-09-2025_-_expediente_sexta-feira_santa.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/371/portaria_no_013-09-2025_-_expediente_sexta-feira_santa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE, NO DIA 17 DE ABRIL DE 2025</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/373/portaria_no_014-09-2025_-_expediente_dia_do_trabalho.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/373/portaria_no_014-09-2025_-_expediente_dia_do_trabalho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE, NO DIA 02 DE MAIO DE 2025</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/381/portaria_no_015-09-2025_-_expediente_corpus_chisti.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/381/portaria_no_015-09-2025_-_expediente_corpus_chisti.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE, NO DIA 20 DE JUNHO DE 2025</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/383/portaria_no_016-09-2025_-_expediente_recesso.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/383/portaria_no_016-09-2025_-_expediente_recesso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/384/portaria_no_017-09-2025_-_expediente_luto_oficial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/384/portaria_no_017-09-2025_-_expediente_luto_oficial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE LUTO OFICIAL E SUSPENÇÃO DAS ATIVIDADES LEGISLATIVAS DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/402/portaria_no_020-09-2025_-_expediente_dia_do_servidor_publicoco.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/402/portaria_no_020-09-2025_-_expediente_dia_do_servidor_publicoco.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE, DO DIA 27 DE OUTUBRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/414/portaria_no_021-09-2025_-_expediente_dia_nacional_da_consciencia_negra.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/414/portaria_no_021-09-2025_-_expediente_dia_nacional_da_consciencia_negra.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE, NO DIA 21 DE NOVEMBRO DE 2025</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/430/portaria_no_026-09-2025_-_recesso_final_de_ano.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/430/portaria_no_026-09-2025_-_recesso_final_de_ano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXPEDIENTE DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D´OESTE, NO PERÍODO DE 22/12/2025 A 02/01/2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -501,68 +501,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/358/portaria_no_011-09-2025_-_expediente_carnaval.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/371/portaria_no_013-09-2025_-_expediente_sexta-feira_santa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/373/portaria_no_014-09-2025_-_expediente_dia_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/381/portaria_no_015-09-2025_-_expediente_corpus_chisti.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/383/portaria_no_016-09-2025_-_expediente_recesso.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/384/portaria_no_017-09-2025_-_expediente_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/402/portaria_no_020-09-2025_-_expediente_dia_do_servidor_publicoco.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/414/portaria_no_021-09-2025_-_expediente_dia_nacional_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/430/portaria_no_026-09-2025_-_recesso_final_de_ano.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/358/portaria_no_011-09-2025_-_expediente_carnaval.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/371/portaria_no_013-09-2025_-_expediente_sexta-feira_santa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/373/portaria_no_014-09-2025_-_expediente_dia_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/381/portaria_no_015-09-2025_-_expediente_corpus_chisti.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/383/portaria_no_016-09-2025_-_expediente_recesso.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/384/portaria_no_017-09-2025_-_expediente_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/402/portaria_no_020-09-2025_-_expediente_dia_do_servidor_publicoco.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/414/portaria_no_021-09-2025_-_expediente_dia_nacional_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/430/portaria_no_026-09-2025_-_recesso_final_de_ano.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="155.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>