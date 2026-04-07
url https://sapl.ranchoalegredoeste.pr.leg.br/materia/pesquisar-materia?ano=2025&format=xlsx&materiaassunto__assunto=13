--- v1 (2026-02-06)
+++ v2 (2026-04-07)
@@ -54,117 +54,117 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/372/lei_no_965-09-2025_-_altera_a_lei_no_953-08-2024_-_funcoes_gratificadas-_fg.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/372/lei_no_965-09-2025_-_altera_a_lei_no_953-08-2024_-_funcoes_gratificadas-_fg.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº. 953/08/2024 E SEUS ANEXOS, PARA CRIAÇÃO DE NOVAS FUNÇÕES GRATIFICADAS - FG E PARA ALTERAÇÃO DE ALGUMAS ANTERIORMENTE CRIADAS, TODAS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE RANCHO ALEGRE D’OESTE</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/382/lei_no_970-09-2025_-_auxilio-_alimentacao__conselheiros_tutelares_do_municipio.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/382/lei_no_970-09-2025_-_auxilio-_alimentacao__conselheiros_tutelares_do_municipio.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 849/08/2022, QUE INSTITUIU E MANTEVE, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS EFETIVOS, EMPREGADOS PÚBLICOS TEMPORÁRIOS (PSS) E COMISSIONADOS DA PREFEITURA MUNICIPAL E SUAS AUTARQUIAS E DEU OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/395/lei_no_977-09-2025_-_altera_a_lei_no_928-08-2024_-_ldo-_concessao_de_auxilio-alimentacao_aos_vereadores_do_legislativo_municipal.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/395/lei_no_977-09-2025_-_altera_a_lei_no_928-08-2024_-_ldo-_concessao_de_auxilio-alimentacao_aos_vereadores_do_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 928/08/2024 – LDO – LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025, INCLUINDO A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO AOS VEREADORES DO LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/408/lei_no_989-09-2025_-_a_criacao_de_cargos_novos_-2025.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/408/lei_no_989-09-2025_-_a_criacao_de_cargos_novos_-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A ALTERAR O ANEXO II DA LEI Nº. 458/05/2011 DO QUADRO DE PESSOAL PARTE PERMANENTE PARA FINS DE MODIFICAR O NÚMERO DE VAGAS EXISTENTES PARA ALGUNS CARGOS, ASSIM COMO PARA CRIAÇÃO DE CARGOS NOVOS, E DEMAIS PROVIDENCIAS, REVOGANDO-SE AS DISPOSIÇÕES AO CONTRÁRIO</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/428/lei_no_999-09-2025_-_o_estatuto_do_magisterio_publico_plano_de_carreira_e_remuneracao.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/428/lei_no_999-09-2025_-_o_estatuto_do_magisterio_publico_plano_de_carreira_e_remuneracao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 173/02/99 QUE DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO,  PLANO DE CARREIRA E REMUNERAÇÃO DO MUNICÍPIO DE RANCHO ALEGRE D'OESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>LCOM</t>
   </si>
   <si>
     <t>Leis Complementares</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/429/lei_complementar__no_020-09-2025_-_alteracao_do_plano_de_custeio-_fumprev.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/429/lei_complementar__no_020-09-2025_-_alteracao_do_plano_de_custeio-_fumprev.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 017/08/2023, QUE DISPÕE SOBRE A IMPLEMENTAÇÃO DO PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE RANCHO ALEGRE D’OESTE (APORTES PARA EQUACIONAMENTO DE DÉFICIT ATUARIAL), E ESTABELECE NOVO PLANO DE AMORTIZAÇÃO, CONFORME DETERMINA A LEGISLAÇÃO FEDERAL APLICÁVEL, EM ATENDIMENTO AO RELATÓRIO DE AVALIAÇÃO ATUARIAL – ANO-BASE 2025, DATA-BASE 31/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -471,68 +471,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/372/lei_no_965-09-2025_-_altera_a_lei_no_953-08-2024_-_funcoes_gratificadas-_fg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/382/lei_no_970-09-2025_-_auxilio-_alimentacao__conselheiros_tutelares_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/395/lei_no_977-09-2025_-_altera_a_lei_no_928-08-2024_-_ldo-_concessao_de_auxilio-alimentacao_aos_vereadores_do_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/408/lei_no_989-09-2025_-_a_criacao_de_cargos_novos_-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/428/lei_no_999-09-2025_-_o_estatuto_do_magisterio_publico_plano_de_carreira_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/429/lei_complementar__no_020-09-2025_-_alteracao_do_plano_de_custeio-_fumprev.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/372/lei_no_965-09-2025_-_altera_a_lei_no_953-08-2024_-_funcoes_gratificadas-_fg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/382/lei_no_970-09-2025_-_auxilio-_alimentacao__conselheiros_tutelares_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/395/lei_no_977-09-2025_-_altera_a_lei_no_928-08-2024_-_ldo-_concessao_de_auxilio-alimentacao_aos_vereadores_do_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/408/lei_no_989-09-2025_-_a_criacao_de_cargos_novos_-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/428/lei_no_999-09-2025_-_o_estatuto_do_magisterio_publico_plano_de_carreira_e_remuneracao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2025/429/lei_complementar__no_020-09-2025_-_alteracao_do_plano_de_custeio-_fumprev.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>