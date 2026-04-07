--- v0 (2025-12-22)
+++ v1 (2026-04-07)
@@ -54,330 +54,330 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_no_907-08-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_no_907-08-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_909-08-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_909-08-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_910-08-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_910-08-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_911-08-2024_-_abertura_de_credito..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_911-08-2024_-_abertura_de_credito..pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_912-08-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_912-08-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_913-08-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_913-08-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_no_914-08-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_no_914-08-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/293/lei_no_916-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/293/lei_no_916-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/294/lei_no_917-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/294/lei_no_917-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/297/lei_no_920-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/297/lei_no_920-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/300/lei_no_923-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/300/lei_no_923-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/301/lei_no_924-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/301/lei_no_924-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/302/lei_no_925-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/302/lei_no_925-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/303/lei_no_926-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/303/lei_no_926-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/312/lei_no_929-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/312/lei_no_929-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/313/lei_no_930-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/313/lei_no_930-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/314/lei_no_931-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/314/lei_no_931-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/315/lei_no_932-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/315/lei_no_932-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/316/lei_no_933-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/316/lei_no_933-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/317/lei_no_935-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/317/lei_no_935-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/318/lei_no_936-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/318/lei_no_936-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no_937-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no_937-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/322/lei_no_938-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente-_rpps_-_republicacao.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/322/lei_no_938-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente-_rpps_-_republicacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO RPPS MUNICIPAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/321/lei_no_939-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/321/lei_no_939-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/325/lei_no_942-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/325/lei_no_942-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/329/lei_no_945-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/329/lei_no_945-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/333/lei_no_948-08-2024_-_abertura_de_credito_suplemenatar_-rpps.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/333/lei_no_948-08-2024_-_abertura_de_credito_suplemenatar_-rpps.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  SUPLEMENTAR DO ORÇAMENTO RPPS MUNICIPAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/334/lei_no_949-08-2024_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/334/lei_no_949-08-2024_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/335/lei_no_950-08-2024_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/335/lei_no_950-08-2024_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/340/lei_no_952-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/340/lei_no_952-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -681,68 +681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_no_907-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_909-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_910-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_911-08-2024_-_abertura_de_credito..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_912-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_913-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_no_914-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/293/lei_no_916-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/294/lei_no_917-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/297/lei_no_920-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/300/lei_no_923-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/301/lei_no_924-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/302/lei_no_925-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/303/lei_no_926-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/312/lei_no_929-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/313/lei_no_930-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/314/lei_no_931-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/315/lei_no_932-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/316/lei_no_933-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/317/lei_no_935-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/318/lei_no_936-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no_937-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/322/lei_no_938-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente-_rpps_-_republicacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/321/lei_no_939-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/325/lei_no_942-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/329/lei_no_945-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/333/lei_no_948-08-2024_-_abertura_de_credito_suplemenatar_-rpps.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/334/lei_no_949-08-2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/335/lei_no_950-08-2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/340/lei_no_952-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_no_907-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_909-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_910-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_911-08-2024_-_abertura_de_credito..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_912-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_913-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_de_lei_no_914-08-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/293/lei_no_916-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/294/lei_no_917-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/297/lei_no_920-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/300/lei_no_923-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/301/lei_no_924-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/302/lei_no_925-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/303/lei_no_926-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/312/lei_no_929-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/313/lei_no_930-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/314/lei_no_931-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/315/lei_no_932-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/316/lei_no_933-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/317/lei_no_935-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/318/lei_no_936-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/319/lei_no_937-08-2024-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/322/lei_no_938-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente-_rpps_-_republicacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/321/lei_no_939-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/325/lei_no_942-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/329/lei_no_945-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/333/lei_no_948-08-2024_-_abertura_de_credito_suplemenatar_-rpps.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/334/lei_no_949-08-2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/335/lei_no_950-08-2024_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2024/340/lei_no_952-08-2024-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="139.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>