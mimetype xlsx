--- v0 (2025-11-06)
+++ v1 (2026-04-09)
@@ -54,348 +54,348 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_858-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_858-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_861-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_861-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_862-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_862-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_863-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_863-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_no_864-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_no_864-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_865-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_865-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial, no Orçamento vigente e dá outras Providência</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_866-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_866-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_867-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_867-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Suplementar, no Orçamento vigente e dá outras Providência</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_868-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_868-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional  Especial, no Orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_871-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_871-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_872-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_872-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_873-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_873-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_875-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_875-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_876-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_876-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_877-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_877-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_878-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_878-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_879-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_879-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_no_882-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_no_882-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional  Especial, no Orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_no_883-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_no_883-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_887-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_887-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_888-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_888-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_889-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_889-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_890-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_890-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_891-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_891-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_892-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_892-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_895-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_895-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_896-08-2023-a_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_896-08-2023-a_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_898-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_898-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_899-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_899-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_no_900-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_no_900-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_901-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_901-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL DO ORÇAMENTO RPPS MUNICIPAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -702,68 +702,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_858-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_861-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_862-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_863-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_no_864-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_865-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_866-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_867-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_868-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_871-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_872-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_873-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_875-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_876-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_877-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_878-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_879-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_no_882-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_no_883-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_887-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_888-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_889-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_890-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_891-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_892-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_895-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_896-08-2023-a_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_898-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_899-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_no_900-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_901-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_858-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_861-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_862-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_863-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_no_864-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_865-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_866-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_867-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_868-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_no_871-08-2023-a_abertura_de_credito_adicional_suplementarl_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_872-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_873-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_no_875-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_876-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_877-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_878-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_879-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_no_882-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_no_883-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_887-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_888-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_889-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_890-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_891-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_892-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_895-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_de_lei_no_896-08-2023-a_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_898-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_899-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_no_900-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_901-08-2023-a_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="134.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>