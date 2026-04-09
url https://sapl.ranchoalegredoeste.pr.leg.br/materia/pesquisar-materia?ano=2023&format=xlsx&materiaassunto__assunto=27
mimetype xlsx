--- v0 (2025-12-23)
+++ v1 (2026-04-09)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_880-08-2023-autoriza_o_poder___executivo_a_desenvolver_acoess_para_implementar_o_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_880-08-2023-autoriza_o_poder___executivo_a_desenvolver_acoess_para_implementar_o_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA PARA MUNICÍPIO DE RANCHO ALEGRE D’OESTE, CONFORME DISPOSTO NA LEI NO 11.977 DE 07 DE JULHO DE 2009, NA PORTARIA NO 725 DE 05 DE JUNHO DE 2023 E NA LEI NO 14.620 DE 13 DE JULHO DE 2023, E AINDA NAS DISPOSIÇÕES DAS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_880-08-2023-autoriza_o_poder___executivo_a_desenvolver_acoess_para_implementar_o_minha_casa_minha_vida.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_880-08-2023-autoriza_o_poder___executivo_a_desenvolver_acoess_para_implementar_o_minha_casa_minha_vida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>