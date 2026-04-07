--- v0 (2025-11-06)
+++ v1 (2026-04-07)
@@ -54,222 +54,222 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_835-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_835-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_836-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_836-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_838-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente...pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_838-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente...pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_no_839-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_no_839-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_840-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_840-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_841-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_841-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no_842-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no_842-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no_843-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no_843-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_846-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_846-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_847-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_847-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_848-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_848-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_850-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_850-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_851-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_851-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_852-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_852-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_853-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_853-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_855-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_855-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Poder Legislativo - PLEG</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/206/resolucao_no_267-08-2022_-_creito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/206/resolucao_no_267-08-2022_-_creito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/208/resolucao_no_269-08-2022_-_creito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/208/resolucao_no_269-08-2022_-_creito_adicional_suplementar.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -573,68 +573,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_835-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_836-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_838-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente...pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_no_839-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_840-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_841-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no_842-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no_843-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_846-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_847-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_848-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_850-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_851-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_852-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_853-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_855-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/206/resolucao_no_267-08-2022_-_creito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/208/resolucao_no_269-08-2022_-_creito_adicional_suplementar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_no_835-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_no_836-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_no_838-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente...pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_no_839-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_no_840-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_no_841-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_no_842-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_no_843-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_no_846-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_no_847-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_de_lei_no_848-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_850-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/71/projeto_de_lei_no_851-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_852-08-2022_-_abertura_de_credito_adicional_suplementar_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_853-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_855-08-2022_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/206/resolucao_no_267-08-2022_-_creito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2022/208/resolucao_no_269-08-2022_-_creito_adicional_suplementar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="108.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>