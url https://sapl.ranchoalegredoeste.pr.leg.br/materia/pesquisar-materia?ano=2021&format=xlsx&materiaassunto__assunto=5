--- v0 (2025-11-05)
+++ v1 (2026-06-05)
@@ -54,231 +54,231 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_795-08-2021_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_795-08-2021_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_798-08-2021_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_798-08-2021_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ADICIONAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_no_803-08-2021_credito_suplementar_adicional.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_no_803-08-2021_credito_suplementar_adicional.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_no_804-08-2021_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_no_804-08-2021_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_no_805-08-2021_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_no_805-08-2021_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_no_808-08-2021_-_o_servico_de_transporte_especial_escolar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_no_808-08-2021_-_o_servico_de_transporte_especial_escolar.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/182/prtojeto_de_lei_n_810-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/182/prtojeto_de_lei_n_810-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/183/prtojeto_de_lei_n_811-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/183/prtojeto_de_lei_n_811-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/184/prtojeto_de_lei_n_812-08-2021-_credito_adicional_especvial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/184/prtojeto_de_lei_n_812-08-2021-_credito_adicional_especvial.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_n_815-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_n_815-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_816-08-2021-credito_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_816-08-2021-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_818-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_818-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_819-08-2021-_credito_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_819-08-2021-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_821-08-2021-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_821-08-2021-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_n_825-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_n_825-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_826-08-2021_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_826-08-2021_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_n_827-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_n_827-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_n_828-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_n_828-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_n_829-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_n_829-08-2021-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_n_831-08-2021-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_n_831-08-2021-_credito_adicional_especial.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -582,68 +582,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_795-08-2021_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_798-08-2021_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_no_803-08-2021_credito_suplementar_adicional.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_no_804-08-2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_no_805-08-2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_no_808-08-2021_-_o_servico_de_transporte_especial_escolar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/182/prtojeto_de_lei_n_810-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/183/prtojeto_de_lei_n_811-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/184/prtojeto_de_lei_n_812-08-2021-_credito_adicional_especvial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_n_815-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_816-08-2021-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_818-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_819-08-2021-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_821-08-2021-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_n_825-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_826-08-2021_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_n_827-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_n_828-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_n_829-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_n_831-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_no_795-08-2021_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_no_798-08-2021_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_no_803-08-2021_credito_suplementar_adicional.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/178/projeto_de_lei_no_804-08-2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_no_805-08-2021_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/181/projeto_de_lei_no_808-08-2021_-_o_servico_de_transporte_especial_escolar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/182/prtojeto_de_lei_n_810-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/183/prtojeto_de_lei_n_811-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/184/prtojeto_de_lei_n_812-08-2021-_credito_adicional_especvial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_n_815-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_816-08-2021-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_818-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_819-08-2021-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_821-08-2021-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_n_825-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_826-08-2021_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_n_827-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_n_828-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_n_829-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_n_831-08-2021-_credito_adicional_especial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="108.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>