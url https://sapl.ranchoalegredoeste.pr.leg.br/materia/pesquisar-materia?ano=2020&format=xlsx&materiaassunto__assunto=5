--- v0 (2025-11-05)
+++ v1 (2026-04-07)
@@ -54,450 +54,450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>LORD</t>
   </si>
   <si>
     <t>Leis Ordinárias</t>
   </si>
   <si>
     <t>Poder Executivo - PEXC</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/97/lei_no_741_07_2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/97/lei_no_741_07_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR ESPECIAL, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/98/lei_no_742_07_2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/98/lei_no_742_07_2020.pdf</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/101/lei_no_745_07_2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/101/lei_no_745_07_2020.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/102/lei_no_746_07_2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/102/lei_no_746_07_2020.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/103/lei_no_747_07_2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/103/lei_no_747_07_2020.pdf</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/104/lei_no_748_07_2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/104/lei_no_748_07_2020.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_no_750-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_no_750-07-2020.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no_751-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no_751-07-2020.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de_lei_no_752-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de_lei_no_752-07-2020.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei_no_753-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei_no_753-07-2020.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_no_754-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_no_754-07-2020.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_no_755-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_no_755-07-2020.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/126/projeto_de_lei_no_756-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/126/projeto_de_lei_no_756-07-2020.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_de_lei_no_757-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_de_lei_no_757-07-2020.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_no_758-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_no_758-07-2020.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/131/projeto_de_lei_no_760-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/131/projeto_de_lei_no_760-07-2020.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_761-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_761-07-2020.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_no_764-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_no_764-07-2020.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/136/projeto_de_lei_no_765-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/136/projeto_de_lei_no_765-07-2020.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_no_766-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_no_766-07-2020.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_lei_no_767-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_lei_no_767-07-2020.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_no_768-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_no_768-07-2020.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei_no_769-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei_no_769-07-2020.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_no_770-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_no_770-07-2020.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_no_771-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_no_771-07-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 620/06/2015, QUE TRATA DA CRIAÇÃO DO FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE RANCHO ALEGRE D?OESTE, NOS TERMOS DO ART. 71 DA LEI FEDERAL Nº 4.320, DE 17 DE MARÇO DE 1964</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_772-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_772-07-2020.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_773-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_773-07-2020.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_no_774-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_no_774-07-2020.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_no_775-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_no_775-07-2020.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_no_776-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_no_776-07-2020.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_no_777-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_no_777-07-2020.pdf</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_no_778-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_no_778-07-2020.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_no_779-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_no_779-07-2020.pdf</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_no_780-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_no_780-07-2020.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_781-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_781-07-2020.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_782-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_782-07-2020.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_783-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_783-07-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_785-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_785-07-2020.pdf</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_786-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_786-07-2020.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/160/projeto_de_lei_no_789-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/160/projeto_de_lei_no_789-07-2020.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Poder Legislativo - PLEG</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_no_253-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_no_253-07-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_no_256-07-2020.pdf</t>
+    <t>http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_no_256-07-2020.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -801,68 +801,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/97/lei_no_741_07_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/98/lei_no_742_07_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/101/lei_no_745_07_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/102/lei_no_746_07_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/103/lei_no_747_07_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/104/lei_no_748_07_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_no_750-07-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no_751-07-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de_lei_no_752-07-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei_no_753-07-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_no_754-07-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_no_755-07-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/126/projeto_de_lei_no_756-07-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_de_lei_no_757-07-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_no_758-07-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/131/projeto_de_lei_no_760-07-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_761-07-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_no_764-07-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/136/projeto_de_lei_no_765-07-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_no_766-07-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_lei_no_767-07-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_no_768-07-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei_no_769-07-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_no_770-07-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_no_771-07-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_772-07-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_773-07-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_no_774-07-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_no_775-07-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_no_776-07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_no_777-07-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_no_778-07-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_no_779-07-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_no_780-07-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_781-07-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_782-07-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_783-07-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_785-07-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_786-07-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/160/projeto_de_lei_no_789-07-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_no_253-07-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_no_256-07-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/97/lei_no_741_07_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/98/lei_no_742_07_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/101/lei_no_745_07_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/102/lei_no_746_07_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/103/lei_no_747_07_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/104/lei_no_748_07_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_no_750-07-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no_751-07-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de_lei_no_752-07-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei_no_753-07-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_no_754-07-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_no_755-07-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/126/projeto_de_lei_no_756-07-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_de_lei_no_757-07-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_no_758-07-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/131/projeto_de_lei_no_760-07-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/132/projeto_de_lei_no_761-07-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_no_764-07-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/136/projeto_de_lei_no_765-07-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_no_766-07-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_lei_no_767-07-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_no_768-07-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/140/projeto_de_lei_no_769-07-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/141/projeto_de_lei_no_770-07-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/142/projeto_de_lei_no_771-07-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/143/projeto_de_lei_no_772-07-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/144/projeto_de_lei_no_773-07-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/145/projeto_de_lei_no_774-07-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/146/projeto_de_lei_no_775-07-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/147/projeto_de_lei_no_776-07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/148/projeto_de_lei_no_777-07-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/149/projeto_de_lei_no_778-07-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/150/projeto_de_lei_no_779-07-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_no_780-07-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/152/projeto_de_lei_no_781-07-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/153/projeto_de_lei_no_782-07-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/154/projeto_de_lei_no_783-07-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/156/projeto_de_lei_no_785-07-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_no_786-07-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/160/projeto_de_lei_no_789-07-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/211/resolucao_no_253-07-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ranchoalegredoeste.pr.leg.br/media/sapl/public/materialegislativa/2020/214/resolucao_no_256-07-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="178.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>